--- v1 (2026-01-19)
+++ v2 (2026-04-21)
@@ -1,30 +1,31 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3000" w:type="dxa"/>
@@ -51,51 +52,51 @@
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pınar Yayınları  Tanıtım Bülteni</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" stroked="f" style="width:200pt; height:313.22957198444pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:200pt; height:311.16687578419pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId7" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eser Adı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">‘Hayır!’ Diyebilmeli İnsan!</w:t>
@@ -175,50 +176,64 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">İç Sayfa: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HOLMEN SB 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kapak: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BRISTOL AMERİKAN 230</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yan Kapak: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YOK</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Selefon Türü: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAT SELEFON</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basım Tarihi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
@@ -283,50 +298,74 @@
               <w:t xml:space="preserve">270,00 TL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitap Tanıtım Yazısı : (Arka Kapak)</w:t>
             </w:r>
           </w:p>
           <w:p/>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Belki de günümüzde insanın en çok kullanması gereken kelime “Hayır!” olmalı. Ne var ki her şeyi olumlu görme tavrının revaçta olduğu bir zamana şahitlik ediyoruz. Çünkü görmek reddedildiğinden genel geçer eğilimler el üstünde tutuluyor. Oysa genel geçer eğilimler her zaman ille de uyulacak şeyler olmuyor hele de günümüz dünyasında. Kadim doğrularımızı hızla unutmamızın ve hep hükümsüzleştirilmeye razı olmamızın yabana atılamayacak ölçüde payı var bu tuhaflık üzerinde.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bu anlamda Türkiye’nin en özgün entelektüellerinden Alev Alatlı’nın yazılarıyla günümüzü yorumlayarak çizdiği haritada; işaretlenmiş ne çok “Hayır!” olduğunu göreceksiniz. Entelektüelin çağına şahitliği vicdani bir sorumluluk iken, ülkemizdeki çoğu güçlü kalemin, aksine bir yönelişle Batılılaşma helecanı içinde hazır gündemler peşinde durduğunu söylemek üzüyor bizleri. Alev Alatlının bakışı ve duruşuyla gündemdeki olayları yeniden okuyabilmek için bir araya toplanan yazılarından oluşan ‘Hayır!’ Diyebilmeli İnsan kitabı sonunu düşünmeden dünyadaki gidişata özenmenin nelere mal olduğunu ortaya koyuyor. Sonu gelmez reformlara maruz kalmanın gerekçesi kılınıyor yaşayakalmak için kendimizi iptal etmek. Hâlbuki bu bir çağdaş engizisyondur. Gelin de hayır demeyin. Eser, yüksek sesle, inançla ve inatla söylediklerini bir şekilde bizlere duyurmayı başaran yazarımızın, ulusal ve uluslararası gündemlere ilişkin tezlerini, açık ve net eleştirel yaklaşımlarını içeriyor.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">‘Hayır!’ Diyebilmeli İnsan, etrafa hoş görünmek için her şeye evet demenin hoş olmadığını ortaya koyarak yeni bir pencere açıyor zihinlerimizde.</w:t>
+            </w:r>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitabın detay sayfasına buradan ulaşabilirsiniz : </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -527,51 +566,51 @@
         <w:top w:w="240" w:type="dxa"/>
         <w:left w:w="240" w:type="dxa"/>
         <w:right w:w="240" w:type="dxa"/>
         <w:bottom w:w="240" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="12" w:color="000000"/>
         <w:left w:val="single" w:sz="12" w:color="000000"/>
         <w:right w:val="single" w:sz="12" w:color="000000"/>
         <w:bottom w:val="single" w:sz="12" w:color="000000"/>
         <w:insideH w:val="single" w:sz="12" w:color="000000"/>
         <w:insideV w:val="single" w:sz="12" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>