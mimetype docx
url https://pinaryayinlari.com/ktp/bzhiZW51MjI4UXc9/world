--- v2 (2026-04-19)
+++ v3 (2026-07-19)
@@ -1,30 +1,31 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3000" w:type="dxa"/>
@@ -51,51 +52,51 @@
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pınar Yayınları  Tanıtım Bülteni</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" stroked="f" style="width:200pt; height:332.81553398058pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:200pt; height:330.48600883652pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId7" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eser Adı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haydi Namaza</w:t>
@@ -297,50 +298,57 @@
               <w:t xml:space="preserve">130,00 TL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitap Tanıtım Yazısı : (Arka Kapak)</w:t>
             </w:r>
           </w:p>
           <w:p/>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bir Müslüman genç olarak, namaza bakışınızı ve namazla ilişkinizi hiç sorguladınız mı? Namazlarınızı dosdoğru, devamlı ve huşu içinde yani bilinçli olarak kılabiliyor musunuz? Yoksa, namazlarınızı savsaklayıp ihmal ediyor yada adet yerini bulsun diye, sadece üzerinize bir borç olduğu için mi kılıyorsunuz? Niçin namaz kıldığımızın, namazda neler söylediğinizin, Allah´a hangi konularda söz verdiğinizin farkında mısınız? İşte bu kitap; siz sevgili gençlerin şahsına tüm günümüz Müslümanlarının maalesef içi boşalmış namazlarının içini doldurmaya, onların kıldıkları namazlardan haberdar olmalarını sağlayama ve dosdoğru, gereği gibi namaz kılmalarına katkıda bulunmaya yönelik bilgi ve yorumlar içermekte; Kur´an´ın tanımladığı, Allah Rasulü ve ashabının kıldığı namazları yakalamak için haydi namaza! demektedir.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitabın detay sayfasına buradan ulaşabilirsiniz : </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -541,51 +549,51 @@
         <w:top w:w="240" w:type="dxa"/>
         <w:left w:w="240" w:type="dxa"/>
         <w:right w:w="240" w:type="dxa"/>
         <w:bottom w:w="240" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="12" w:color="000000"/>
         <w:left w:val="single" w:sz="12" w:color="000000"/>
         <w:right w:val="single" w:sz="12" w:color="000000"/>
         <w:bottom w:val="single" w:sz="12" w:color="000000"/>
         <w:insideH w:val="single" w:sz="12" w:color="000000"/>
         <w:insideV w:val="single" w:sz="12" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>