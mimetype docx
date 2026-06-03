--- v2 (2026-04-19)
+++ v3 (2026-06-03)
@@ -104,51 +104,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yazar Adı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Celalettin Vatandaş</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tür Serisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Roman - Günümüz/Edebiyat </w:t>
+              <w:t xml:space="preserve"> Sosyolojik Araştırmalar/Sosyoloji </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cilt Bilgisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMERİKAN</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitap Dili: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>